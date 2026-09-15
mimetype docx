--- v0 (2026-07-15)
+++ v1 (2026-09-15)
@@ -752,61 +752,91 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA7593" w14:paraId="5D575A13" w14:textId="77777777" w:rsidTr="00D02477">
         <w:trPr>
           <w:trHeight w:val="1664"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E11F6E6" w14:textId="77777777" w:rsidR="00EA7593" w:rsidRDefault="00EA7593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7239ACC5" w14:textId="72A528E7" w:rsidR="00B30285" w:rsidRDefault="00EA7593">
-[...9 lines deleted...]
-              <w:t>Please give a brief description of the object of the grant application. Please attach any supporting documentation that you feel would be helpful in describing the work, including the latest Church and Circuit Mission statement</w:t>
+          <w:p w14:paraId="7239ACC5" w14:textId="6B3FD6E2" w:rsidR="00B30285" w:rsidRDefault="00EA7593">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please give a brief description of the object of the grant application. Please attach any supporting documentation that you feel would be helpful in describing the work, including the latest Church and Circuit Mission </w:t>
+            </w:r>
+            <w:r w:rsidR="0019256D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Plan and</w:t>
+            </w:r>
+            <w:r w:rsidR="00331B43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mission</w:t>
+            </w:r>
+            <w:r w:rsidR="0019256D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00331B43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>tatement</w:t>
             </w:r>
             <w:r w:rsidR="00C95397">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29A5EBE4" w14:textId="77777777" w:rsidR="00B30285" w:rsidRDefault="00B30285">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D36601" w14:paraId="34671B22" w14:textId="77777777" w:rsidTr="00D02477">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
@@ -2219,58 +2249,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>June 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00287008" w:rsidRPr="00FD3956" w:rsidSect="00BE47F8">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="737" w:bottom="284" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57318910" w14:textId="77777777" w:rsidR="00226D0B" w:rsidRDefault="00226D0B">
+    <w:p w14:paraId="76EAEDDB" w14:textId="77777777" w:rsidR="008B14E8" w:rsidRDefault="008B14E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7571A58A" w14:textId="77777777" w:rsidR="00226D0B" w:rsidRDefault="00226D0B">
+    <w:p w14:paraId="6A8CC939" w14:textId="77777777" w:rsidR="008B14E8" w:rsidRDefault="008B14E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -2301,164 +2331,167 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BBF59C7" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:kern w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B5C3D36" w14:textId="77777777" w:rsidR="00226D0B" w:rsidRDefault="00226D0B">
+    <w:p w14:paraId="2F964DCF" w14:textId="77777777" w:rsidR="008B14E8" w:rsidRDefault="008B14E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="233FDFD6" w14:textId="77777777" w:rsidR="00226D0B" w:rsidRDefault="00226D0B">
+    <w:p w14:paraId="40F72BB5" w14:textId="77777777" w:rsidR="008B14E8" w:rsidRDefault="008B14E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6565A477" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:kern w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ColorPos" w:val="-1"/>
     <w:docVar w:name="ColorSet" w:val="-1"/>
     <w:docVar w:name="StylePos" w:val="-1"/>
     <w:docVar w:name="StyleSet" w:val="-1"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00EA7593"/>
     <w:rsid w:val="000421C5"/>
     <w:rsid w:val="000F3980"/>
     <w:rsid w:val="00130DD1"/>
     <w:rsid w:val="00136192"/>
     <w:rsid w:val="00153A46"/>
     <w:rsid w:val="00166CE9"/>
+    <w:rsid w:val="0019256D"/>
     <w:rsid w:val="001B066F"/>
     <w:rsid w:val="001B1D3C"/>
     <w:rsid w:val="002079B3"/>
     <w:rsid w:val="00226D0B"/>
     <w:rsid w:val="00287008"/>
     <w:rsid w:val="002D25C7"/>
     <w:rsid w:val="002F243D"/>
+    <w:rsid w:val="00331B43"/>
     <w:rsid w:val="00340949"/>
     <w:rsid w:val="00367C45"/>
     <w:rsid w:val="003A2278"/>
     <w:rsid w:val="003D6D7E"/>
     <w:rsid w:val="003E0A01"/>
     <w:rsid w:val="004441A3"/>
     <w:rsid w:val="004A7C7B"/>
     <w:rsid w:val="005166D7"/>
     <w:rsid w:val="00545371"/>
     <w:rsid w:val="00592AA7"/>
     <w:rsid w:val="00627678"/>
     <w:rsid w:val="006751C8"/>
     <w:rsid w:val="006C5025"/>
     <w:rsid w:val="006F3316"/>
     <w:rsid w:val="00713B09"/>
     <w:rsid w:val="007B23A3"/>
     <w:rsid w:val="008743C7"/>
+    <w:rsid w:val="008B14E8"/>
     <w:rsid w:val="008E49A2"/>
     <w:rsid w:val="009B5218"/>
     <w:rsid w:val="009F2A2E"/>
     <w:rsid w:val="00A90964"/>
     <w:rsid w:val="00A95868"/>
     <w:rsid w:val="00B04D1D"/>
     <w:rsid w:val="00B06C63"/>
     <w:rsid w:val="00B16BCF"/>
     <w:rsid w:val="00B26777"/>
     <w:rsid w:val="00B30285"/>
+    <w:rsid w:val="00B35D1B"/>
     <w:rsid w:val="00B51D13"/>
     <w:rsid w:val="00BE47F8"/>
     <w:rsid w:val="00C500DB"/>
     <w:rsid w:val="00C64EB7"/>
     <w:rsid w:val="00C71212"/>
     <w:rsid w:val="00C9128C"/>
     <w:rsid w:val="00C95397"/>
     <w:rsid w:val="00CC095D"/>
     <w:rsid w:val="00CE4D72"/>
     <w:rsid w:val="00D02477"/>
     <w:rsid w:val="00D07D7E"/>
     <w:rsid w:val="00D36601"/>
     <w:rsid w:val="00D714A8"/>
     <w:rsid w:val="00D84232"/>
     <w:rsid w:val="00DE3AEA"/>
     <w:rsid w:val="00E526F5"/>
     <w:rsid w:val="00E601E8"/>
     <w:rsid w:val="00EA7593"/>
     <w:rsid w:val="00EE2D95"/>
     <w:rsid w:val="00F10675"/>
     <w:rsid w:val="00F1440C"/>
     <w:rsid w:val="00F22E19"/>
     <w:rsid w:val="00F27D9F"/>
     <w:rsid w:val="00F33A62"/>
     <w:rsid w:val="00F33E06"/>
@@ -3253,75 +3286,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>447</Words>
-  <Characters>2552</Characters>
+  <Words>450</Words>
+  <Characters>2566</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2994</CharactersWithSpaces>
+  <CharactersWithSpaces>3010</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3997774</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>../../../../Downloads/grants@behdistrict.org.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>