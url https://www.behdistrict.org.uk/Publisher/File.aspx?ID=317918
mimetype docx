--- v0 (2025-10-08)
+++ v1 (2026-09-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="221194C8" w14:textId="77777777" w:rsidR="00024D0C" w:rsidRDefault="00024D0C" w:rsidP="00C9128C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C5C557" w14:textId="1D7EE806" w:rsidR="00804E85" w:rsidRDefault="002827D3" w:rsidP="00C9128C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
@@ -968,51 +968,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>About the Grant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA7593" w14:paraId="73D4869F" w14:textId="77777777" w:rsidTr="0086387D">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDCD6FB" w14:textId="6597DB04" w:rsidR="008E62DF" w:rsidRDefault="002E4F9E" w:rsidP="00A95868">
+          <w:p w14:paraId="0BDCD6FB" w14:textId="01F8EA9B" w:rsidR="008E62DF" w:rsidRDefault="002E4F9E" w:rsidP="00A95868">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Please explain how the church </w:t>
             </w:r>
             <w:r w:rsidR="00EF55ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">intends to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">use the grant </w:t>
             </w:r>
             <w:r w:rsidR="00C61881">
               <w:rPr>
@@ -1040,79 +1040,79 @@
             </w:r>
             <w:r w:rsidR="0063140E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>warm space</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000F620A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>over the</w:t>
             </w:r>
             <w:r w:rsidR="008F1A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> period November 202</w:t>
             </w:r>
-            <w:r w:rsidR="00224504">
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="009431ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="008F1A36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidR="00116AB1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>April</w:t>
             </w:r>
             <w:r w:rsidR="009670D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00224504">
-[...3 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="009431ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00116AB1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A614789" w14:textId="77777777" w:rsidR="002E4F9E" w:rsidRDefault="002E4F9E" w:rsidP="00A95868">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FDFDB85" w14:textId="77777777" w:rsidR="002E4F9E" w:rsidRDefault="002E4F9E" w:rsidP="00A95868">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32CD25CD" w14:textId="77777777" w:rsidR="002E4F9E" w:rsidRDefault="002E4F9E" w:rsidP="00A95868">
             <w:pPr>
               <w:rPr>
@@ -1780,73 +1780,61 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="001E34D9" w:rsidRPr="00463022">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>grants@behdistrict.org.uk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001E34D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F4CAC21" w14:textId="77777777" w:rsidR="00191B9A" w:rsidRDefault="00191B9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BC2AA68" w14:textId="3354D46D" w:rsidR="00191B9A" w:rsidRDefault="00943E83">
+          <w:p w14:paraId="7BC2AA68" w14:textId="67F0F5B0" w:rsidR="00191B9A" w:rsidRDefault="00943E83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grants will be paid </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">within </w:t>
+              <w:t xml:space="preserve">Grants will be paid within </w:t>
             </w:r>
             <w:r w:rsidR="00F45E64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">14 days of </w:t>
             </w:r>
             <w:r w:rsidR="001B09B6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>approval</w:t>
             </w:r>
             <w:r w:rsidR="00F45E64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71C9BD0B" w14:textId="0E599F49" w:rsidR="00856C04" w:rsidRDefault="00856C04">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -1958,60 +1946,60 @@
     </w:tbl>
     <w:p w14:paraId="66BCCC10" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B" w:rsidP="00D714A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004A7C7B" w:rsidSect="005A1FF6">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18D380B7" w14:textId="77777777" w:rsidR="000512B6" w:rsidRDefault="000512B6">
+    <w:p w14:paraId="08A9C5E6" w14:textId="77777777" w:rsidR="00707E3C" w:rsidRDefault="00707E3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10C60D7D" w14:textId="77777777" w:rsidR="000512B6" w:rsidRDefault="000512B6">
+    <w:p w14:paraId="1C4939D2" w14:textId="77777777" w:rsidR="00707E3C" w:rsidRDefault="00707E3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2038,102 +2026,102 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A5E436E" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:kern w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0150DF3E" w14:textId="77777777" w:rsidR="000512B6" w:rsidRDefault="000512B6">
+    <w:p w14:paraId="1BDF7951" w14:textId="77777777" w:rsidR="00707E3C" w:rsidRDefault="00707E3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51706ABC" w14:textId="77777777" w:rsidR="000512B6" w:rsidRDefault="000512B6">
+    <w:p w14:paraId="4D92773D" w14:textId="77777777" w:rsidR="00707E3C" w:rsidRDefault="00707E3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A061226" w14:textId="77777777" w:rsidR="004A7C7B" w:rsidRDefault="004A7C7B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:kern w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11841556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B8A2296"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2215,160 +2203,163 @@
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="517159806">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ColorPos" w:val="-1"/>
     <w:docVar w:name="ColorSet" w:val="-1"/>
     <w:docVar w:name="StylePos" w:val="-1"/>
     <w:docVar w:name="StyleSet" w:val="-1"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00EA7593"/>
     <w:rsid w:val="00015272"/>
     <w:rsid w:val="00024D0C"/>
     <w:rsid w:val="000421C5"/>
     <w:rsid w:val="000512B6"/>
     <w:rsid w:val="00064ED1"/>
     <w:rsid w:val="00093DC6"/>
     <w:rsid w:val="000A2658"/>
+    <w:rsid w:val="000D764E"/>
     <w:rsid w:val="000F620A"/>
     <w:rsid w:val="00106708"/>
     <w:rsid w:val="00116AB1"/>
     <w:rsid w:val="00125FBB"/>
     <w:rsid w:val="00130DD1"/>
     <w:rsid w:val="00136192"/>
     <w:rsid w:val="00166CE9"/>
     <w:rsid w:val="0018217B"/>
     <w:rsid w:val="00185F9E"/>
     <w:rsid w:val="00191AC7"/>
     <w:rsid w:val="00191B9A"/>
     <w:rsid w:val="001B066F"/>
     <w:rsid w:val="001B09B6"/>
     <w:rsid w:val="001B1D3C"/>
     <w:rsid w:val="001C0808"/>
     <w:rsid w:val="001E34D9"/>
     <w:rsid w:val="002079B3"/>
     <w:rsid w:val="002107C9"/>
     <w:rsid w:val="00216C0B"/>
     <w:rsid w:val="00224504"/>
     <w:rsid w:val="00236974"/>
     <w:rsid w:val="002737E8"/>
     <w:rsid w:val="002827D3"/>
     <w:rsid w:val="002C2BF2"/>
     <w:rsid w:val="002E4F9E"/>
     <w:rsid w:val="002F3BDC"/>
     <w:rsid w:val="00313C73"/>
     <w:rsid w:val="003509EA"/>
     <w:rsid w:val="0036299B"/>
     <w:rsid w:val="00367C45"/>
     <w:rsid w:val="00393D2B"/>
     <w:rsid w:val="003A66CA"/>
     <w:rsid w:val="004377D3"/>
     <w:rsid w:val="00492172"/>
     <w:rsid w:val="004A7C7B"/>
     <w:rsid w:val="004D1B30"/>
     <w:rsid w:val="005166D7"/>
     <w:rsid w:val="005A1FF6"/>
     <w:rsid w:val="005B73C5"/>
     <w:rsid w:val="005C7A18"/>
     <w:rsid w:val="00611039"/>
     <w:rsid w:val="00623ACE"/>
     <w:rsid w:val="0063140E"/>
     <w:rsid w:val="006751C8"/>
     <w:rsid w:val="00680742"/>
     <w:rsid w:val="006A1E2A"/>
     <w:rsid w:val="006A5B54"/>
     <w:rsid w:val="006D4017"/>
     <w:rsid w:val="006D65C7"/>
     <w:rsid w:val="006F3316"/>
+    <w:rsid w:val="00707E3C"/>
     <w:rsid w:val="00713B09"/>
     <w:rsid w:val="00772795"/>
     <w:rsid w:val="0077501C"/>
     <w:rsid w:val="007B23A3"/>
     <w:rsid w:val="007B2C5D"/>
     <w:rsid w:val="007B5F59"/>
     <w:rsid w:val="00804E85"/>
     <w:rsid w:val="008528DD"/>
     <w:rsid w:val="00856C04"/>
     <w:rsid w:val="00857ADE"/>
     <w:rsid w:val="0086387D"/>
     <w:rsid w:val="0087578C"/>
     <w:rsid w:val="0088320B"/>
     <w:rsid w:val="00895F23"/>
     <w:rsid w:val="008A435F"/>
+    <w:rsid w:val="008D64FF"/>
     <w:rsid w:val="008E62DF"/>
     <w:rsid w:val="008F1A36"/>
+    <w:rsid w:val="009431ED"/>
     <w:rsid w:val="00943E83"/>
     <w:rsid w:val="009670D7"/>
     <w:rsid w:val="00981889"/>
     <w:rsid w:val="00983029"/>
     <w:rsid w:val="009A5748"/>
     <w:rsid w:val="009A70C1"/>
     <w:rsid w:val="009B64D4"/>
     <w:rsid w:val="009C72AA"/>
     <w:rsid w:val="009C7CD7"/>
     <w:rsid w:val="009D2248"/>
     <w:rsid w:val="009F6A5C"/>
     <w:rsid w:val="009F7903"/>
     <w:rsid w:val="00A145DE"/>
     <w:rsid w:val="00A37FC7"/>
     <w:rsid w:val="00A41CC6"/>
     <w:rsid w:val="00A5047B"/>
     <w:rsid w:val="00A5168A"/>
     <w:rsid w:val="00A81366"/>
     <w:rsid w:val="00A85C39"/>
     <w:rsid w:val="00A90964"/>
     <w:rsid w:val="00A95868"/>
     <w:rsid w:val="00AD66EF"/>
     <w:rsid w:val="00AE5DE6"/>
     <w:rsid w:val="00B04436"/>
     <w:rsid w:val="00B06C63"/>
@@ -2377,65 +2368,67 @@
     <w:rsid w:val="00B51D13"/>
     <w:rsid w:val="00B54453"/>
     <w:rsid w:val="00B72895"/>
     <w:rsid w:val="00BB1286"/>
     <w:rsid w:val="00BC3241"/>
     <w:rsid w:val="00BC3BDA"/>
     <w:rsid w:val="00BD0BC1"/>
     <w:rsid w:val="00C12AB1"/>
     <w:rsid w:val="00C14FDC"/>
     <w:rsid w:val="00C20AFE"/>
     <w:rsid w:val="00C318E7"/>
     <w:rsid w:val="00C61881"/>
     <w:rsid w:val="00C9128C"/>
     <w:rsid w:val="00CA72A6"/>
     <w:rsid w:val="00CB0A7A"/>
     <w:rsid w:val="00CC4C24"/>
     <w:rsid w:val="00CE4D72"/>
     <w:rsid w:val="00D07D7E"/>
     <w:rsid w:val="00D36601"/>
     <w:rsid w:val="00D714A8"/>
     <w:rsid w:val="00D75296"/>
     <w:rsid w:val="00DA6B36"/>
     <w:rsid w:val="00E0184E"/>
     <w:rsid w:val="00E20FED"/>
     <w:rsid w:val="00E526F5"/>
+    <w:rsid w:val="00E57346"/>
     <w:rsid w:val="00E60A54"/>
     <w:rsid w:val="00E67A61"/>
     <w:rsid w:val="00EA7593"/>
     <w:rsid w:val="00EE63E8"/>
     <w:rsid w:val="00EF55ED"/>
     <w:rsid w:val="00F10675"/>
     <w:rsid w:val="00F13BE7"/>
     <w:rsid w:val="00F22E19"/>
     <w:rsid w:val="00F33E06"/>
     <w:rsid w:val="00F45E64"/>
     <w:rsid w:val="00F667FC"/>
     <w:rsid w:val="00FB63B5"/>
     <w:rsid w:val="00FC161B"/>
     <w:rsid w:val="00FC2718"/>
     <w:rsid w:val="00FE101E"/>
+    <w:rsid w:val="00FF0B66"/>
     <w:rsid w:val="00FF37E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3242,75 +3235,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>302</Words>
-  <Characters>1728</Characters>
+  <Words>301</Words>
+  <Characters>1719</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2026</CharactersWithSpaces>
+  <CharactersWithSpaces>2016</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7536717</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:janicebobbutcher@gmail.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>